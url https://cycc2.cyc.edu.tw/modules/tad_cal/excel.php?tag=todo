--- v0 (2025-10-19)
+++ v1 (2026-10-27)
@@ -432,57 +432,57 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1"/>
+      <c r="B1" s="0"/>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B2"/>
+      <c r="B2" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>